--- v1 (2026-08-31)
+++ v2 (2026-10-29)
@@ -412,51 +412,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M1109"/>
+  <dimension ref="A1:M1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>DateReceived</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>WeekCommencing</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Supplier</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
@@ -485,67637 +485,50 @@
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>UnitPrice</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>LineTotal</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Currency</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Status</t>
-        </is>
-[...67585 lines deleted...]
-          <t>OK</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
@@ -68130,51 +543,51 @@
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>PaintTotal</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>MaterialsTotal</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>InvoiceCount</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>MaterialsIncGST</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2026-08-10</t>
+          <t>2026-09-21</t>
         </is>
       </c>
       <c r="B2">
         <f>SUMIFS('All Items'!J:J,'All Items'!B:B,A2)</f>
         <v/>
       </c>
       <c r="C2">
         <f>SUMIFS('All Items'!J:J,'All Items'!B:B,A2,'All Items'!K:K,"paint")</f>
         <v/>
       </c>
       <c r="D2">
         <f>SUMIFS('All Items'!J:J,'All Items'!B:B,A2,'All Items'!K:K,"materials")</f>
         <v/>
       </c>
       <c r="E2">
         <f>COUNTIFS('All Items'!D:D,"&lt;&gt;",'All Items'!B:B,A2)</f>
         <v/>
       </c>
       <c r="F2">
         <f>D2*1.1</f>
         <v/>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>